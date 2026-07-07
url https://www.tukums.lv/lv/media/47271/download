--- v0 (2026-03-16)
+++ v1 (2026-07-07)
@@ -1,79 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Sintija.Zekunde\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Agnese\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{92CC5C8F-A79D-4DC1-9CE8-45B99A69D03C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16395" windowHeight="5445"/>
+    <workbookView xWindow="276" yWindow="372" windowWidth="18180" windowHeight="8880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...6 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="72">
   <si>
     <t>Nr. p.k.</t>
   </si>
   <si>
     <t>Nomas objekta adrese</t>
   </si>
   <si>
     <t>Zemes vienības kadastra apzīmējums</t>
   </si>
   <si>
     <t>Iznomātā  platība kv.m.</t>
   </si>
   <si>
     <t>Līguma darbības laiks, sākuma datums</t>
   </si>
   <si>
     <t>Līguma darbības laiks, beigu datums</t>
   </si>
   <si>
     <t>Informācija vai objekts iznomāts pilnībā vai daļēji</t>
   </si>
   <si>
     <t>Bez adreses</t>
   </si>
   <si>
@@ -242,56 +235,59 @@
     <t>9048 001 0372</t>
   </si>
   <si>
     <t>9048 003 0102</t>
   </si>
   <si>
     <t>9048 001 0614</t>
   </si>
   <si>
     <t>9048 001 0540</t>
   </si>
   <si>
     <t>Sēlis</t>
   </si>
   <si>
     <t>Bitenieki</t>
   </si>
   <si>
     <t>Pilnībā</t>
   </si>
   <si>
     <t>Garažas</t>
   </si>
   <si>
     <t>Tukuma novada pašvaldības iznomātie objekti (zeme) Džūkstes pagastā</t>
+  </si>
+  <si>
+    <t>06.06.2031.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
@@ -473,129 +469,120 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -836,907 +823,907 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K35"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="H24" sqref="H24"/>
+    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+      <selection activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" customWidth="1"/>
-    <col min="2" max="2" width="6.42578125" customWidth="1"/>
+    <col min="1" max="1" width="4.44140625" customWidth="1"/>
+    <col min="2" max="2" width="6.44140625" customWidth="1"/>
     <col min="3" max="3" width="33" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
-    <col min="5" max="5" width="15.140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="11" width="12.5703125" customWidth="1"/>
+    <col min="5" max="5" width="15.109375" customWidth="1"/>
+    <col min="6" max="6" width="15.88671875" customWidth="1"/>
+    <col min="7" max="7" width="15.6640625" customWidth="1"/>
+    <col min="8" max="8" width="15.109375" customWidth="1"/>
+    <col min="10" max="10" width="10.6640625" customWidth="1"/>
+    <col min="11" max="11" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="24" t="s">
+    <row r="1" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="23"/>
+      <c r="B1" s="22" t="s">
         <v>70</v>
       </c>
-      <c r="C1" s="24"/>
-[...18 lines deleted...]
-      <c r="B3" s="10" t="s">
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+    </row>
+    <row r="2" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="23"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+    </row>
+    <row r="3" spans="1:8" ht="78" x14ac:dyDescent="0.3">
+      <c r="A3" s="23"/>
+      <c r="B3" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="11" t="s">
+      <c r="C3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="11" t="s">
+      <c r="D3" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="11" t="s">
+      <c r="E3" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="11" t="s">
+      <c r="F3" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="11" t="s">
+      <c r="G3" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="12" t="s">
+      <c r="H3" s="11" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:8" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="13">
+    <row r="4" spans="1:8" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="23"/>
+      <c r="B4" s="12">
         <v>1</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="4">
         <v>948</v>
       </c>
       <c r="F4" s="7">
         <v>43370</v>
       </c>
       <c r="G4" s="7">
         <v>45195</v>
       </c>
-      <c r="H4" s="14" t="s">
-[...5 lines deleted...]
-      <c r="B5" s="15">
+      <c r="H4" s="13" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="23"/>
+      <c r="B5" s="14">
         <v>2</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="5">
         <v>29100</v>
       </c>
       <c r="F5" s="8">
         <v>44571</v>
       </c>
       <c r="G5" s="8">
         <v>46660</v>
       </c>
-      <c r="H5" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B6" s="15">
+      <c r="H5" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="23"/>
+      <c r="B6" s="14">
         <v>3</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="5">
         <v>11331</v>
       </c>
       <c r="F6" s="8">
         <v>44347</v>
       </c>
       <c r="G6" s="8">
         <v>46172</v>
       </c>
-      <c r="H6" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B7" s="13">
+      <c r="H6" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A7" s="23"/>
+      <c r="B7" s="12">
         <v>4</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="4">
         <v>13400</v>
       </c>
       <c r="F7" s="7">
         <v>39114</v>
       </c>
       <c r="G7" s="7">
         <v>45775</v>
       </c>
-      <c r="H7" s="14" t="s">
-[...5 lines deleted...]
-      <c r="B8" s="15">
+      <c r="H7" s="13" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="23"/>
+      <c r="B8" s="14">
         <v>5</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="5">
         <v>36000</v>
       </c>
       <c r="F8" s="8">
         <v>40980</v>
       </c>
       <c r="G8" s="8">
         <v>44926</v>
       </c>
-      <c r="H8" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B9" s="15">
+      <c r="H8" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="23"/>
+      <c r="B9" s="14">
         <v>6</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="5">
         <v>23000</v>
       </c>
       <c r="F9" s="8">
         <v>41645</v>
       </c>
       <c r="G9" s="8">
         <v>47123</v>
       </c>
-      <c r="H9" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B10" s="15">
+      <c r="H9" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="23"/>
+      <c r="B10" s="14">
         <v>7</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E10" s="5">
         <v>2975</v>
       </c>
       <c r="F10" s="8">
         <v>40909</v>
       </c>
       <c r="G10" s="8">
         <v>44926</v>
       </c>
-      <c r="H10" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B11" s="15">
+      <c r="H10" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="23"/>
+      <c r="B11" s="14">
         <v>8</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="5">
         <v>57000</v>
       </c>
       <c r="F11" s="8">
         <v>42736</v>
       </c>
       <c r="G11" s="8">
         <v>46276</v>
       </c>
-      <c r="H11" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B12" s="15">
+      <c r="H11" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="23"/>
+      <c r="B12" s="14">
         <v>9</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="5">
         <v>30000</v>
       </c>
       <c r="F12" s="8">
         <v>40995</v>
       </c>
       <c r="G12" s="8">
         <v>44646</v>
       </c>
-      <c r="H12" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B13" s="15">
+      <c r="H12" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="23"/>
+      <c r="B13" s="14">
         <v>10</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="5">
         <v>730000</v>
       </c>
       <c r="F13" s="8">
         <v>41193</v>
       </c>
       <c r="G13" s="8">
         <v>44844</v>
       </c>
-      <c r="H13" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B14" s="15">
+      <c r="H13" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="23"/>
+      <c r="B14" s="14">
         <v>11</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="5">
         <v>27600</v>
       </c>
       <c r="F14" s="8">
         <v>41313</v>
       </c>
       <c r="G14" s="8">
         <v>44964</v>
       </c>
-      <c r="H14" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B15" s="15">
+      <c r="H14" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="23"/>
+      <c r="B15" s="14">
         <v>12</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="5">
         <v>32000</v>
       </c>
       <c r="F15" s="8">
         <v>41401</v>
       </c>
       <c r="G15" s="8">
         <v>45052</v>
       </c>
-      <c r="H15" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B16" s="15">
+      <c r="H15" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="23"/>
+      <c r="B16" s="14">
         <v>13</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="5">
         <v>9680</v>
       </c>
       <c r="F16" s="8">
         <v>41339</v>
       </c>
       <c r="G16" s="8">
         <v>44990</v>
       </c>
-      <c r="H16" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B17" s="13">
+      <c r="H16" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="23"/>
+      <c r="B17" s="12">
         <v>14</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="4">
         <v>600</v>
       </c>
       <c r="F17" s="7">
         <v>42478</v>
       </c>
       <c r="G17" s="7">
         <v>46129</v>
       </c>
-      <c r="H17" s="14" t="s">
-[...5 lines deleted...]
-      <c r="B18" s="15">
+      <c r="H17" s="13" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="23"/>
+      <c r="B18" s="14">
         <v>15</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="5">
         <v>20000</v>
       </c>
       <c r="F18" s="8">
         <v>41675</v>
       </c>
       <c r="G18" s="8">
         <v>45326</v>
       </c>
-      <c r="H18" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B19" s="15">
+      <c r="H18" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="23"/>
+      <c r="B19" s="14">
         <v>16</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="5">
         <v>128100</v>
       </c>
       <c r="F19" s="8">
         <v>44354</v>
       </c>
       <c r="G19" s="8">
         <v>46179</v>
       </c>
-      <c r="H19" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B20" s="15">
+      <c r="H19" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="23"/>
+      <c r="B20" s="14">
         <v>17</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5">
         <v>73000</v>
       </c>
       <c r="F20" s="8">
-        <v>42528</v>
-[...10 lines deleted...]
-      <c r="B21" s="15">
+        <v>46180</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="H20" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="23"/>
+      <c r="B21" s="14">
         <v>18</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="5">
         <v>10200</v>
       </c>
       <c r="F21" s="8">
         <v>45371</v>
       </c>
       <c r="G21" s="8">
         <v>47196</v>
       </c>
-      <c r="H21" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B22" s="15">
+      <c r="H21" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="23"/>
+      <c r="B22" s="14">
         <v>19</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E22" s="5">
         <v>27100</v>
       </c>
       <c r="F22" s="8">
         <v>43557</v>
       </c>
       <c r="G22" s="8">
         <v>45383</v>
       </c>
-      <c r="H22" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B23" s="13">
+      <c r="H22" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="23"/>
+      <c r="B23" s="12">
         <v>20</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="4">
         <v>15000</v>
       </c>
       <c r="F23" s="7">
         <v>39904</v>
       </c>
       <c r="G23" s="7">
         <v>45383</v>
       </c>
-      <c r="H23" s="14" t="s">
-[...5 lines deleted...]
-      <c r="B24" s="15">
+      <c r="H23" s="13" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A24" s="23"/>
+      <c r="B24" s="14">
         <v>21</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="5">
         <v>2454</v>
       </c>
       <c r="F24" s="8">
         <v>45139</v>
       </c>
       <c r="G24" s="8">
         <v>46965</v>
       </c>
-      <c r="H24" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B25" s="15">
+      <c r="H24" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A25" s="23"/>
+      <c r="B25" s="14">
         <v>22</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>57</v>
       </c>
       <c r="E25" s="5">
         <v>13500</v>
       </c>
       <c r="F25" s="8">
         <v>40909</v>
       </c>
       <c r="G25" s="8">
         <v>44916</v>
       </c>
-      <c r="H25" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B26" s="15">
+      <c r="H25" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A26" s="23"/>
+      <c r="B26" s="14">
         <v>23</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="5">
         <v>400</v>
       </c>
       <c r="F26" s="8">
         <v>40909</v>
       </c>
       <c r="G26" s="8">
         <v>44926</v>
       </c>
-      <c r="H26" s="16" t="s">
+      <c r="H26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
     </row>
-    <row r="27" spans="1:11" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B27" s="13">
+    <row r="27" spans="1:11" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A27" s="23"/>
+      <c r="B27" s="12">
         <v>24</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="4">
         <v>98000</v>
       </c>
       <c r="F27" s="7">
         <v>41179</v>
       </c>
       <c r="G27" s="7">
         <v>44830</v>
       </c>
-      <c r="H27" s="14" t="s">
-[...5 lines deleted...]
-      <c r="B28" s="15">
+      <c r="H27" s="13" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A28" s="23"/>
+      <c r="B28" s="14">
         <v>25</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="5">
         <v>35000</v>
       </c>
       <c r="F28" s="8">
         <v>42460</v>
       </c>
       <c r="G28" s="8">
         <v>46082</v>
       </c>
-      <c r="H28" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B29" s="13">
+      <c r="H28" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A29" s="23"/>
+      <c r="B29" s="12">
         <v>26</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>61</v>
       </c>
       <c r="E29" s="4">
         <v>15000</v>
       </c>
       <c r="F29" s="7">
         <v>40598</v>
       </c>
       <c r="G29" s="7">
         <v>47903</v>
       </c>
-      <c r="H29" s="14" t="s">
-[...5 lines deleted...]
-      <c r="B30" s="13">
+      <c r="H29" s="13" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A30" s="23"/>
+      <c r="B30" s="12">
         <v>27</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="4">
         <v>82880</v>
       </c>
       <c r="F30" s="7">
         <v>40444</v>
       </c>
       <c r="G30" s="7">
         <v>45199</v>
       </c>
-      <c r="H30" s="14" t="s">
-[...5 lines deleted...]
-      <c r="B31" s="15">
+      <c r="H30" s="13" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A31" s="23"/>
+      <c r="B31" s="14">
         <v>28</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E31" s="5">
         <v>5000</v>
       </c>
       <c r="F31" s="8">
         <v>42954</v>
       </c>
       <c r="G31" s="8">
         <v>44779</v>
       </c>
-      <c r="H31" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B32" s="13">
+      <c r="H31" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A32" s="23"/>
+      <c r="B32" s="12">
         <v>29</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>34</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>64</v>
       </c>
       <c r="E32" s="4">
         <v>4000</v>
       </c>
       <c r="F32" s="7">
         <v>39114</v>
       </c>
       <c r="G32" s="7">
         <v>44926</v>
       </c>
-      <c r="H32" s="14" t="s">
-[...5 lines deleted...]
-      <c r="B33" s="17">
+      <c r="H32" s="13" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="23"/>
+      <c r="B33" s="16">
         <v>30</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E33" s="5">
         <v>19000</v>
       </c>
       <c r="F33" s="8">
         <v>43557</v>
       </c>
       <c r="G33" s="8">
         <v>45383</v>
       </c>
-      <c r="H33" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B34" s="17">
+      <c r="H33" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="23"/>
+      <c r="B34" s="16">
         <v>31</v>
       </c>
-      <c r="C34" s="9" t="s">
+      <c r="C34" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D34" s="6">
         <v>90480010488</v>
       </c>
       <c r="E34" s="5">
         <v>250</v>
       </c>
       <c r="F34" s="8">
         <v>40969</v>
       </c>
       <c r="G34" s="8">
         <v>44621</v>
       </c>
-      <c r="H34" s="16" t="s">
-[...5 lines deleted...]
-      <c r="B35" s="18">
+      <c r="H34" s="15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="3" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="23"/>
+      <c r="B35" s="17">
         <v>32</v>
       </c>
-      <c r="C35" s="19" t="s">
+      <c r="C35" s="18" t="s">
         <v>67</v>
       </c>
-      <c r="D35" s="20">
+      <c r="D35" s="19">
         <v>90480040093</v>
       </c>
-      <c r="E35" s="21">
+      <c r="E35" s="18">
         <v>28026</v>
       </c>
-      <c r="F35" s="22">
+      <c r="F35" s="20">
         <v>39904</v>
       </c>
-      <c r="G35" s="22">
+      <c r="G35" s="20">
         <v>44631</v>
       </c>
-      <c r="H35" s="23" t="s">
+      <c r="H35" s="21" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:H2"/>
     <mergeCell ref="A1:A35"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sintija.Zekunde</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>