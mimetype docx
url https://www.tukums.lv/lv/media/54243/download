--- v0 (2025-11-02)
+++ v1 (2026-10-20)
@@ -1,3937 +1,445 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
-[...3786 lines deleted...]
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Agnese\Desktop\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F8A7039F-819B-48F6-99C0-AA1534F2DA9C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{966773BC-5D20-4ACD-B1F8-EC3A43FD79E1}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Lapa1" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
+</workbook>
+</file>
+
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G15" i="1" l="1"/>
+  <c r="H15" i="1"/>
+  <c r="F15" i="1"/>
+</calcChain>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
+  <si>
+    <t xml:space="preserve">INICIATĪVAS IZMAKSU tāme </t>
+  </si>
+  <si>
+    <r>
+      <t>Iniciatīvas nosaukums</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>: __________________________________________________</t>
+    </r>
+  </si>
+  <si>
+    <t>Nr.p.k.</t>
+  </si>
+  <si>
+    <t>Izdevumu pozīciju nosaukums</t>
+  </si>
+  <si>
+    <t>Vienības nosaukums (gab., h, km u.c.)</t>
+  </si>
+  <si>
+    <t>Vienību skaits</t>
+  </si>
+  <si>
+    <t>Vienas vienības izmaksas, EUR</t>
+  </si>
+  <si>
+    <t>Kopējais finansējums, EUR</t>
+  </si>
+  <si>
+    <t>Pašvaldības finansējums iniciatīvai, EUR</t>
+  </si>
+  <si>
+    <t>*Līdzfinansējuma avots (pašu finansējums vai cits finansētājs-norādīt finansētāju)</t>
+  </si>
+  <si>
+    <t>Izdevumu pozīcijas aprēķins, skaidrojums (norādīt lektorus, nodarbību vadītājus, brīvprātīgā darba uzskaite)</t>
+  </si>
+  <si>
+    <t>Līdzfinansējums,   EUR</t>
+  </si>
+  <si>
+    <t>Kopā</t>
+  </si>
+  <si>
+    <t>*Līdzfinansējuma avots nevar būt pašvaldības iestāžu finansējums</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datums _____________________    </t>
+  </si>
+  <si>
+    <t>Paraksts ______________________        Paraksta atšifrējums _________________________</t>
+  </si>
+  <si>
+    <t>2. pielikums</t>
+  </si>
+  <si>
+    <t>Tukuma novada domes 30.07.2026</t>
+  </si>
+  <si>
+    <t>noteikumiem Nr. 48</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="5" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+  </fills>
+  <borders count="5">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="16">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="15"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="15"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="15"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
+</file>
+
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
@@ -4078,59 +586,304 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D0288A3-52BE-4F4F-9E63-C93A1C8B1D35}">
+  <dimension ref="A1:J21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L8" sqref="L8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="4.33203125" customWidth="1"/>
+    <col min="2" max="2" width="29.5546875" customWidth="1"/>
+    <col min="4" max="4" width="7" customWidth="1"/>
+    <col min="5" max="5" width="9" customWidth="1"/>
+    <col min="6" max="6" width="12.5546875" customWidth="1"/>
+    <col min="7" max="7" width="12" customWidth="1"/>
+    <col min="8" max="8" width="10.33203125" customWidth="1"/>
+    <col min="9" max="9" width="15.88671875" customWidth="1"/>
+    <col min="10" max="10" width="26.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="H1" s="1"/>
+      <c r="J1" s="10" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="E2" s="3"/>
+      <c r="J2" s="10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="G3" s="2"/>
+      <c r="J3" s="10" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+    </row>
+    <row r="6" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="11"/>
+      <c r="J6" s="11"/>
+    </row>
+    <row r="8" spans="1:10" ht="120" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="4"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+      <c r="F9" s="4"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="4"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A10" s="4"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="4"/>
+      <c r="F10" s="4"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="4"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A11" s="4"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="4"/>
+      <c r="F11" s="4"/>
+      <c r="G11" s="4"/>
+      <c r="H11" s="4"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A12" s="4"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="4"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A13" s="4"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="4"/>
+      <c r="F13" s="4"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="4"/>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A15" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="9">
+        <f>SUM(F9:F14)</f>
+        <v>0</v>
+      </c>
+      <c r="G15" s="9">
+        <f t="shared" ref="G15:H15" si="0">SUM(G9:G14)</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="9">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+    </row>
+    <row r="17" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="15"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="15"/>
+    </row>
+    <row r="19" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="15"/>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+    </row>
+    <row r="21" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="15"/>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="15"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="15"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A17:J17"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="A21:I21"/>
+    <mergeCell ref="A6:J6"/>
+  </mergeCells>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
-  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Darblapas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Lapa1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>899</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Baiba.Latve</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>