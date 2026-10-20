--- v0 (2025-11-02)
+++ v1 (2026-10-20)
@@ -1,4006 +1,2798 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7B36F94D" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="12A014A6" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
+        <w:ind w:left="5400" w:right="49" w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C119A">
+      <w:bookmarkStart w:id="0" w:name="_Hlk234308941"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. pielikums </w:t>
+        <w:t>1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7D1B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>pielikums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070707DF" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="2244DF47" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
+        <w:ind w:left="6120" w:right="49"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C119A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tukuma novada domes 28.09.2022. noteikumiem </w:t>
+        <w:t>Tukuma novada domes 30.07.2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C5A418" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="47365865" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00935EB1" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
+        <w:ind w:left="6120" w:right="49"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C119A">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Nr. 68 “</w:t>
-[...14 lines deleted...]
-        <w:t>”  (prot. Nr. 16, 21.§)</w:t>
+        <w:t>noteikumiem Nr. 48</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4034FB65" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="0AE9FDFA" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00935EB1" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:keepNext/>
-[...2 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+        <w:ind w:right="49"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:kern w:val="32"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B9D20E4" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="4DC106C8" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00935EB1" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:keepNext/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="49"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:kern w:val="32"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C119A">
+      <w:r w:rsidRPr="00B62760">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t>PIETEIKUMA VEIDLAPA INICIATĪVAI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6603A471" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="012E11E2" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="0704D878" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="02E1AA3A" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34C8662F" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5F70BBCE" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>1. VISPĀRĪGĀ DAĻA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5FF11A54" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="264C3097" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3369"/>
         <w:gridCol w:w="6124"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="2F5E6DD1" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="7623D2DF" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F8C0532" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="53F0C934" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Iniciatīvas</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C119A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> nosaukums</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79B03297" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5763B125" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7791CC7A" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="268FCFCE" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54A7AA64" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="575DA853" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3369"/>
         <w:gridCol w:w="6124"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="7ACEACD3" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="2159FE56" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F409266" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...18 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="3F0F66F9" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1.2. Iesniedzējs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B3D2541" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4CEE2ABC" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63CAEC0D" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...14 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="3A87BEC9" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="67EA44B0" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="06A46BB7" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65C90F63" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="147F0063" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Reģistrācijas numurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D60492A" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="673E92F4" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21E3C84C" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...14 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="6A45CC2E" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="6698954C" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="13A057A4" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04AF012F" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6CC4FC8E" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Juridiskā adrese</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48CD2B96" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5C19D2D0" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="020DE639" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00E6608B" w:rsidRPr="005C119A" w14:paraId="3C47E681" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="65B95FE2" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="771D9AC6" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12B6F8C0" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="094EEFB2" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Faktiski izmantoto telpu adrese</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1071A7C8" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="344E2D39" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="733E68D0" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...13 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="7609E5CE" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="3629A7F8" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="05966474" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D62AEEB" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="45C79B49" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Tālruņa numurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DDD2EDC" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="159D1504" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="695B7E51" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...14 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="344A3415" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="463BF798" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="06E09939" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74C1FDC1" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="75986EA2" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>E-pasta adrese</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5130C0EF" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="73D93B67" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56667959" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...14 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="2858C620" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="6FC8D6AD" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="1C7645C5" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DBCE0EC" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7162C23F" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Bankas konta numurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="720D88A9" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="74C2E0F9" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C40ADD0" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...14 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="172F9E1C" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="733D947C" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="0ACD8E9A" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70B590FD" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="005F5FA0" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Kontaktpersonas vārds, uzvārds</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0088322D" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="65E4346C" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03F989FF" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...14 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="6029B05C" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="7EBBEF05" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="7C5EB615" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18D14610" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0AE4601F" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Tālruņa numurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F799CA0" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7648453F" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="677A76BA" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...14 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="770C504B" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="4D9586BC" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="4E5553DE" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A5F9DC0" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="587C3106" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>E-pasta adrese</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0133B0E9" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2F719483" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37168C2C" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="335B3D8F" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E715086" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="3A7F38FA" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="49"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9538"/>
+        <w:gridCol w:w="8296"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E6608B" w:rsidRPr="005C119A" w14:paraId="240C38B0" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="13635148" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9538" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C2AE125" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3DB993AE" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="49"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="00ABD3A3" w14:textId="77777777" w:rsidTr="008905BE">
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3. Biedrības darbība, mērķauditorija, sasniegtie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>rezultāti (norādīt pēdējo 3 gadu laikā nozīmīgākos projektus, veidojot īsu aprakstu, norādīt norises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vietu, laiku un iesaistīto personu skaitu)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="3977705A" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9538" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03E76F2A" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...21 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6431ED2D" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A64D620" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AE2CECF" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="361E07A9" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="49"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5636"/>
         <w:gridCol w:w="3857"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="7D815AEC" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="019207CE" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A24B6B0" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...18 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="3918A581" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1.4. Iniciatīvas rīkošanas datums (-i)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="5636C287" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="34856215" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6689F988" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...14 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="3C015EA9" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="5A421751" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="232D0A28" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DD19302" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...18 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7C1094E5" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1.5. Iniciatīvas rīkošanas vieta/adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="6490D12A" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="0F21BE73" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B99564F" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...14 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="1ADF9417" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="11EB68D7" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="73EC8801" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22B52881" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...14 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="2DB6372D" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="1C93FA0D" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="3576E216" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5636" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E40E4D0" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...18 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="542A92E9" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Plānotais kopējais finansējums (</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C119A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C119A">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A96CAB7" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0052DAED" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3857" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35EBAF70" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...14 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="6FD1D507" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="05A56741" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="526B3237" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5636" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="426F8ADF" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...18 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2CCC340E" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Pieprasītais finansējums no pašvaldības (</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C119A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C119A">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C2F5877" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="30F5CA6A" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3857" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F61A3B2" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6063095E" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5FE666ED" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="7572445D" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="2A4016CA" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="422A550A" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="250775D4" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3BB5A290" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>2. PIETEIKUMA MĒRĶIS UN PRIORITĀTES (UZDEVUMI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77B715E0" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="6D0D3B98" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="38C00A58" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="2CC9FF50" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45CF320E" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2FB423B1" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2.1. Mērķis </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="49F041F1" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="42142ED3" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A59A1D8" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...21 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="2F79F79E" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="5C547AE0" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FFAC2E9" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="2CE2B516" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="211EA3AD" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1B5527C0" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>2.2. Prioritātes (uzdevumi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="5EAB4F9D" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="40C83E5B" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="751D4515" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1049D9A6" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C2F61CF" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D1A1692" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="5D0D0226" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="8296"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="76016BF6" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="59097E8D" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CE0C565" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="57184485" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="49"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C119A">
-[...6 lines deleted...]
-              <w:t>3. PIETEIKUMA ATBILSTĪBA TUKUMA NOVADA ATTĪSTĪBAS PROGRAMMAS  2022.-2028. GADAM RĪCĪBAS VIRZIENAM</w:t>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3. PIETEIKUMA ATBILSTĪBA TUKUMA NOVADA ATTĪSTĪBAS PROGRAMMAS  2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2028.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>GADAM RĪCĪBAS VIRZIENAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F97A604" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="5C48D810" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="392"/>
-        <w:gridCol w:w="9101"/>
+        <w:gridCol w:w="365"/>
+        <w:gridCol w:w="7941"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="4ECF663B" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="5A49A30A" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67C8C5C9" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7195CCC7" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9101" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C58A429" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="1ADDEEDF" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Rīcības virzieni </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C119A">
-[...9 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">(atzīmēt ar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>X”)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F21AF29" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="744EE1D6" w14:textId="77777777" w:rsidTr="008905BE">
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="7B48531C" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0591C412" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5600AD18" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="441BA9D3" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="72FD5239" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>RV1  Izglītība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="6EE62AD2" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="4819B10C" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="113AB4F3" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="20A9437F" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="143C7877" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="188F2F63" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>RV2  Kultūra un kultūrvide</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="78A97260" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="0902B992" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F059FF8" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1CA9E929" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65D6B34D" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3D628E88" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>RV3  Veselība un sports</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="237D5604" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="0F6E89C2" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1795D22D" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4895D86D" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69ACC137" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="379CA4E4" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>RV4  Sociālā aizsardzība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="6F081D86" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="533A7697" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A5994AC" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1EA7A388" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79A94D51" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="203959E5" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>RV5  Pārvaldība un sadarbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="12439EF1" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="71608235" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25619CAF" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="04E454E1" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CC4BAEB" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4698DCEE" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>RV9  Vides infrastruktūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="5A85C019" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="24845570" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="473547A9" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1E700CBD" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="620AFC81" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...10 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="77C4D054" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="4BA56E46" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="22373F22" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="582753C0" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="03CE73A5" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>4. PIETEIKUMA SATURS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54790FB7" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="3C7DCC0D" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="5760CEE8" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="3206A6B0" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="435CBA38" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4109DA40" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>4.1. Pieteikuma apraksts, problēmas raksturojums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="4061B112" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="1DFC6CC9" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37EE8EF2" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...19 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="7B06C31B" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="443574D2" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51CF6FAF" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="511460CE" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7ED2E0CB" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="77E6172F" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">4.2. Norises plāns </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C119A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>(detalizēts aktivitāšu apraksts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="730A612E" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="67C9A7F7" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D77CA49" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...19 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="3D6189A8" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="15D2AD0F" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E45D358" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="5BB5634D" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="703F09A2" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3E3D9622" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>4.3. Mērķauditorija, iesaistītie dalībnieki, to skaits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="5AC64B46" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="6D7BD1AE" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61EACAF8" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...19 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="0CE16055" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="58AF6FB7" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D5DAB27" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="1051DA8A" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0442AC87" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4227EA3C" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">4.4. Sadarbības partneri </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C119A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>(to loma iniciatīvas īstenošanā)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="78E09C9E" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="46BA9638" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D395394" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...19 lines deleted...]
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="0957B2F0" w14:textId="77777777" w:rsidTr="008905BE">
+          <w:p w14:paraId="2F399256" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EAFBB8B" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D375D9" w14:paraId="498B47C9" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BE55E18" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7F21AA32" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62760">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>4.5. Sasniedzamie rezultāti (kvalitatīvie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C119A" w:rsidRPr="005C119A" w14:paraId="6EDE35C4" w14:textId="77777777" w:rsidTr="008905BE">
+      <w:tr w:rsidR="00D375D9" w14:paraId="28B8C571" w14:textId="77777777" w:rsidTr="005A031D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04784A1A" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7F4DBB2A" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64122F98" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DC18654" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="537B571E" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="644B3488" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="3DC9F649" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00B62760">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Datums_____________________                       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788800F5" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="07FA26F0" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1499A766" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="22B4858E" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C119A">
+      <w:r w:rsidRPr="00B62760">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Paraksts______________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C119A">
+      <w:r w:rsidRPr="00B62760">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  Paraksta atšifrējums_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B7B936" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="02744D31" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54493F8E" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="42C1F18B" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="284"/>
         <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:lang w:bidi="lo-LA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19181CDB" w14:textId="77777777" w:rsidR="005C119A" w:rsidRPr="005C119A" w:rsidRDefault="005C119A" w:rsidP="005C119A">
+    <w:p w14:paraId="255C49CD" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00935EB1" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV" w:bidi="lo-LA"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C119A">
+      <w:r w:rsidRPr="00935EB1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV" w:bidi="lo-LA"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Ar grozījumiem, kas izdarīti ar Tukuma novada domes 27.07.2023. lēmumu Nr. TND/23/430 (prot. Nr. 9, 12. </w:t>
+        <w:t>Domes priekšsēdētājs</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C119A">
+      <w:r w:rsidRPr="00935EB1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV" w:bidi="lo-LA"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>§)</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00935EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00935EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00935EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00935EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00935EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gundars Važa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A770D4" w14:textId="77777777" w:rsidR="00E6608B" w:rsidRPr="005C119A" w:rsidRDefault="00E6608B" w:rsidP="00E6608B">
+    <w:p w14:paraId="608801F5" w14:textId="77777777" w:rsidR="00D375D9" w:rsidRPr="00B62760" w:rsidRDefault="00D375D9" w:rsidP="00D375D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...35 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40BE1CA8" w14:textId="33A41405" w:rsidR="005C119A" w:rsidRPr="00FC270F" w:rsidRDefault="005C119A" w:rsidP="00FC270F">
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId7"/>
+    <w:p w14:paraId="744CD2AA" w14:textId="77777777" w:rsidR="002E40EF" w:rsidRDefault="002E40EF"/>
+    <w:sectPr w:rsidR="002E40EF">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...27 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
+  <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1001 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-[...1 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F0280E"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00FC270F"/>
+    <w:rsidRoot w:val="00D375D9"/>
+    <w:rsid w:val="000C50D4"/>
+    <w:rsid w:val="002E40EF"/>
+    <w:rsid w:val="00A0609B"/>
+    <w:rsid w:val="00CF26B5"/>
+    <w:rsid w:val="00D375D9"/>
+    <w:rsid w:val="00FB5F88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="42C40EBF"/>
+  <w14:docId w14:val="40175078"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{AAA7D5E2-19E3-40EF-B4FD-CE13E61DE63C}"/>
+  <w15:docId w15:val="{B1E68289-2FB4-4720-9488-83999F04FED4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4289,427 +3081,650 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F0280E"/>
+    <w:rsid w:val="00D375D9"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
+      <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-[...3 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F0280E"/>
+    <w:rsid w:val="00D375D9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts2Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D375D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts3Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D375D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Virsraksts4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts4Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D375D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts5Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D375D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts6Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D375D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts7Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D375D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts8Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D375D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts9Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D375D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00F0280E"/>
+    <w:rsid w:val="00D375D9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...19 lines deleted...]
-    <w:rsid w:val="00F0280E"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
+    <w:name w:val="Virsraksts 2 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D375D9"/>
     <w:rPr>
-      <w:kern w:val="0"/>
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...19 lines deleted...]
-    <w:rsid w:val="00F0280E"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
+    <w:name w:val="Virsraksts 3 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D375D9"/>
     <w:rPr>
-      <w:kern w:val="0"/>
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
+    <w:name w:val="Virsraksts 4 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D375D9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts5Rakstz">
+    <w:name w:val="Virsraksts 5 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D375D9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts6Rakstz">
+    <w:name w:val="Virsraksts 6 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D375D9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts7Rakstz">
+    <w:name w:val="Virsraksts 7 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D375D9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts8Rakstz">
+    <w:name w:val="Virsraksts 8 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D375D9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts9Rakstz">
+    <w:name w:val="Virsraksts 9 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D375D9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="NosaukumsRakstz"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D375D9"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
+    <w:name w:val="Nosaukums Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Nosaukums"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D375D9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="ApakvirsrakstsRakstz"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D375D9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ApakvirsrakstsRakstz">
+    <w:name w:val="Apakšvirsraksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Apakvirsraksts"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D375D9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citts">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="CittsRakstz"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D375D9"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CittsRakstz">
+    <w:name w:val="Citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Citts"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D375D9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F0280E"/>
+    <w:rsid w:val="00D375D9"/>
     <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="00F0280E"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...6 lines deleted...]
-    <w:rsid w:val="00F0280E"/>
+  <w:style w:type="character" w:styleId="Intensvsizclums">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D375D9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Intensvscitts">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="IntensvscittsRakstz"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D375D9"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...5 lines deleted...]
-    <w:rsid w:val="00F0280E"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensvscittsRakstz">
+    <w:name w:val="Intensīvs citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Intensvscitts"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D375D9"/>
     <w:rPr>
-      <w:kern w:val="0"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...7 lines deleted...]
-    <w:rsid w:val="00F0280E"/>
+  <w:style w:type="character" w:styleId="Intensvaatsauce">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D375D9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...163 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -4762,51 +3777,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4964,69 +3979,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1214</Words>
-  <Characters>692</Characters>
+  <Words>1038</Words>
+  <Characters>593</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>4</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1903</CharactersWithSpaces>
+  <CharactersWithSpaces>1628</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Tamara.Valuka</dc:creator>
+  <dc:creator>Agnese</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>