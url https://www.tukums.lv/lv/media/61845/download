--- v0 (2025-11-02)
+++ v1 (2026-10-20)
@@ -1,3689 +1,3371 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="665BA0F0" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="006839F6" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="2DB017EF" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4320" w:right="49" w:firstLine="720"/>
+        <w:ind w:left="5760" w:right="49" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. pielikums </w:t>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7D1B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>pielikums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6439F48C" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="006839F6" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="5792F6E7" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="4320" w:right="49" w:firstLine="720"/>
+        <w:ind w:left="6120" w:right="49" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006839F6">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Tukuma novada domes 28.09.2022. noteikumiem </w:t>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tukuma novada domes 30.07.2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E678524" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="006839F6" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="3C16D5E8" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00935EB1" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="5040" w:right="49"/>
+        <w:ind w:left="6120" w:right="49" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006839F6">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t>”  (prot. Nr. 16, 21.§)</w:t>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>noteikumiem Nr. 48</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046B673C" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="531904E4" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27642245" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="01DD6FFB" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="478370C1" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="271D98CC" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
         <w:smartTagPr>
           <w:attr w:name="text" w:val="atskaite"/>
           <w:attr w:name="id" w:val="-1"/>
           <w:attr w:name="baseform" w:val="atskaite"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="00B62760">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:eastAsia="Calibri"/>
             <w:b/>
-            <w:sz w:val="24"/>
           </w:rPr>
           <w:t>ATSKAITE</w:t>
         </w:r>
       </w:smartTag>
     </w:p>
-    <w:p w14:paraId="18898517" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="357B8ED2" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62760">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>par Tukuma novada pašvaldības piešķirto finansējumu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC38930" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00EC5FE1" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="6022EE6C" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00EC5FE1" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="49"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:iCs/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5FE1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:iCs/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pilnvarojuma izpildei</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E72DB5D" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="372180CC" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77567265" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="1B56EA9A" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9529" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3841"/>
         <w:gridCol w:w="5688"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="74294409" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="33CD7051" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:trHeight w:val="592"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3841" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A6F974F" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
+          <w:p w14:paraId="7072DD46" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
             <w:pPr>
               <w:keepNext/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Līguma numurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="360C8D0A" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
+          <w:p w14:paraId="019FC3A4" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
             <w:pPr>
               <w:keepNext/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A8B7C39" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="69210BC5" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="38C0ABC2" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="75C219AF" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:trHeight w:val="592"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3841" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E240959" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
+          <w:p w14:paraId="6B5A9A02" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
             <w:pPr>
               <w:keepNext/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Iniciatīvas nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="778793BD" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...17 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0DD31C9D" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76FD7D70" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="528A01F3" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="32605346" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1379A444" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="34677248" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62760">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Iniciatīvas īstenotājs</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9539" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3692"/>
         <w:gridCol w:w="5847"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="0F973FB1" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="4B3C6CDC" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:trHeight w:val="771"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C9F8824" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...17 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="7F98036D" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05C8738C" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Biedrības/nodibinājuma nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BABF9B3" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="76057A94" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="177B6F88" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="62B997BD" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38731FED" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="68291FBE" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="339C8A89" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0CB3A47A" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="2018B762" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="2EE1A014" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75726C00" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="04FF0914" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontakttālrunis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41A633A9" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="470BE875" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="2B70C95D" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="505B638A" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F3FEE09" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="20C6F55C" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>E-pasts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="029BBB65" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0BBF98F3" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="0BFFB118" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="5BE155AD" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20E9CD0E" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5D0686FD" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Reģistrācijas Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="446C5B84" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5E757A4A" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="1CCC8874" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="0A9A54AB" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B39ACE6" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6EA0C428" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Bankas nosaukums, bankas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EAAE2D3" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="28922B78" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="24868CF8" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="6B4063CB" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D9B8EC6" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5DAECED4" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Bankas norēķinu konts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03C12A75" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="16418963" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="0159676B" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="7D59FE01" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58DABDFD" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="204151DE" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Biedrības/ nodibinājuma vadītāja vārds, uzvārds</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AB78014" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="04EE7384" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CB9720E" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="4AD23577" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DE12FAA" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="00725C29" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22EE64A7" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="3E4644AC" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62760">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Iniciatīvas īstenošanas laiks</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9559" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2482"/>
         <w:gridCol w:w="2347"/>
         <w:gridCol w:w="2484"/>
         <w:gridCol w:w="2246"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="06771697" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="7CA9CA93" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2482" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E981C15" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="28C541AB" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Sākuma datums:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C7A1B10" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...17 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3275117E" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="502CD67B" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5423B009" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="632D0001" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Beigu datums:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78253889" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...17 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5065FF9A" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="740B9D98" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21AA6524" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="18CD5B12" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20F6D818" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="192B8A26" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62760">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Iniciatīvas norise </w:t>
       </w:r>
       <w:r w:rsidRPr="00B62760">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:t>(aprakstīt iniciatīvas aktivitāšu norisi, mērķa grupas iesaisti, dalībnieku skaitu, sadarbības partneru līdzdalību projektā (ja attiecināms) )</w:t>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>(aprakstīt iniciatīvas aktivitāšu norisi, mērķa grupas iesaisti, dalībnieku skaitu, sadarbības partneru līdzdalību projektā (ja attiecināms))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9513" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9513"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="1E137B83" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="6DD3DEED" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38CCC52B" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...72 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="365F87A8" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09E4062F" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BCDFDDD" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7890B104" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61E3ED53" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00146133" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28E17F0D" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C76033D" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="741C2354" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B17F90" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06673346" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="768449D2" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B17F90" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62760">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B17F90">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Iniciatīvas finansējums</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9528" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3717"/>
         <w:gridCol w:w="5811"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="6D0FA4F9" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="0983C4D3" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4026BE80" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...14 lines deleted...]
-              <w:t>Tukuma novada pašvaldības finansējums</w:t>
+          <w:p w14:paraId="4C10E451" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B17F90" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17F90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Tukuma novada pašvaldības finansējums (izlietotais)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29670593" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...25 lines deleted...]
-              <w:t xml:space="preserve">EUR  </w:t>
+          <w:p w14:paraId="3F13C7F9" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B17F90" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74EB7F69" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B17F90" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17F90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="1FB46B5E" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="2D58A274" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...16 lines deleted...]
-              <w:t>Līdzfinansējums</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1F2298DD" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B17F90" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17F90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Tukuma novada pašvaldības finansējums (neizlietotais)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4F1155" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B17F90" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17F90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="31EBD5F2" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="4A1DB42A" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6787B6B5" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3C5CF4F0" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B17F90" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17F90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Līdzfinansējums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="552D68E3" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B17F90" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17F90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F44DB" w14:paraId="0F1E60CA" w14:textId="77777777" w:rsidTr="005A031D">
+        <w:trPr>
+          <w:trHeight w:val="58"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70959814" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kopā:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C793B7B" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="35F83BE4" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">EUR  </w:t>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F7B6CD8" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="1B73D963" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D0B82B1" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="466760B0" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62760">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tukuma novada pašvaldības piešķirtā finansējuma izlietojums</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3823"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2023"/>
+        <w:gridCol w:w="2930"/>
+        <w:gridCol w:w="1885"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="566BF06A" w14:textId="77777777" w:rsidTr="0076692E">
-[...2 lines deleted...]
-            <w:tcW w:w="3823" w:type="dxa"/>
+      <w:tr w:rsidR="000F44DB" w14:paraId="122C7943" w14:textId="77777777" w:rsidTr="005A031D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DA1B38A" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00EC5FE1" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="06F522D9" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00EC5FE1" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5FE1">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Izdevumu pozīciju nosaukums</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F719D0E" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00EC5FE1" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="05468952" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00EC5FE1" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5FE1">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (no precizētās izmaksu tāmes)</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5FE1">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1885" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44A31FD1" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00EC5FE1" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="7E0EC1E3" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00EC5FE1" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5FE1">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Piešķirtais finansējums, EUR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="410866F9" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00EC5FE1" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="17311D06" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00EC5FE1" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5FE1">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>(no precizētās izmaksu tāmes)</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5FE1">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A633452" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="523336E3" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:strike/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>iešķirtā finansējuma</w:t>
             </w:r>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:strike/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>izlietojums</w:t>
             </w:r>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> EUR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4ADB3423" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="11CD75CA" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Attaisnojuma dokumenti (rēķini, čeki utt.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="129AB5A0" w14:textId="77777777" w:rsidTr="0076692E">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidR="000F44DB" w14:paraId="465C3E6D" w14:textId="77777777" w:rsidTr="005A031D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2930" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F34BFA1" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35A8577C" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1630FB47" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7024945A" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="777A5815" w14:textId="77777777" w:rsidTr="0076692E">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidR="000F44DB" w14:paraId="7AD400C2" w14:textId="77777777" w:rsidTr="005A031D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2930" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BD3ADA5" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62B968CF" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DF6AD2E" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B5EB1B2" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="3F4838D6" w14:textId="77777777" w:rsidTr="0076692E">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidR="000F44DB" w14:paraId="00AA827F" w14:textId="77777777" w:rsidTr="005A031D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2930" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="322DFF80" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29AF9011" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F36A95A" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F0BBEFA" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="101E65BB" w14:textId="77777777" w:rsidTr="0076692E">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidR="000F44DB" w14:paraId="7377ADE8" w14:textId="77777777" w:rsidTr="005A031D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2930" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="285CF76A" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="118C569C" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FE34705" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D2870AE" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="7090673A" w14:textId="77777777" w:rsidTr="0076692E">
-[...2 lines deleted...]
-            <w:tcW w:w="3823" w:type="dxa"/>
+      <w:tr w:rsidR="000F44DB" w14:paraId="4B710444" w14:textId="77777777" w:rsidTr="005A031D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79318229" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5157904C" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Kopā:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2747868F" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E01D258" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2023" w:type="dxa"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="055387E1" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="26EF753A" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6ED50784" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="49BD8882" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D8E3F12" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="072ABAF9" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="551699F0" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="0D538A79" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62760">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Biedrības līdzfinansējums</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9467" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2781"/>
         <w:gridCol w:w="1783"/>
         <w:gridCol w:w="4903"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="1B5F9809" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="682D4A94" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="730"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F1C6487" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="58F3F748" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Līdzfinansējuma pozīcija</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F496ECD" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="22626F42" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5FE1">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>(no precizētās izmaksu tāmes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F2C8D8F" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3552F23F" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Izlietotais finansējums, EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B3F6DAF" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="4A24285D" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Finansējuma avots (pašu vai cits finansējums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="1F29E2E0" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="7E1C3DA2" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D58535B" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2C9304F4" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0082ABD8" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="1F31E1C7" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30073285" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="57AF60AA" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="7D17912A" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="7DEDB90D" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24F16017" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="1C7574ED" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B0010BB" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="6113725A" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C8ECB3C" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="4216C0C2" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="367ADEBA" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="4121988E" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C28E655" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="23E11B1D" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1818F7EA" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="0DD9F6E3" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10EB85DB" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="7DE123A6" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="253C41DA" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="120E6534" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22BF59F1" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="40E6662A" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21EA3A42" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="61EA2648" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31C9C94C" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6ECB8DDE" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="601C18A2" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="4CEF9BAE" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13B7087D" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="4D4D3091" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FCD510A" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="254CF8C1" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32AADE3A" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="14EFC1EF" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
+              <w:ind w:right="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13EE9" w:rsidRPr="00B62760" w14:paraId="7515685D" w14:textId="77777777" w:rsidTr="0076692E">
+      <w:tr w:rsidR="000F44DB" w14:paraId="70DDE0E2" w14:textId="77777777" w:rsidTr="005A031D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30E9D638" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="1F344259" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Kopā:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15CBF43E" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="32E20588" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4903" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C65B674" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="0076692E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="23FB0AE6" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="005A031D">
+            <w:pPr>
               <w:ind w:right="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62760">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5151AB06" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="0B093B4F" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="451AED1B" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="7C350D41" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3506FC2D" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="1A4A625D" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62760">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Datums_____________________    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68051C3E" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="32AC450E" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="271964D2" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="15E1F791" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62760">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Paraksts______________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62760">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">        Paraksta atšifrējums_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143D8E27" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
-[...10 lines deleted...]
-    <w:p w14:paraId="18833B0C" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="18E3221C" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...125 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E07E00A" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="5CA05AFF" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B62760">
-[...13 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+    </w:p>
+    <w:p w14:paraId="0ECFC5C7" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00935EB1" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00935EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Domes priekšsēdētājs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B62760">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+      <w:r w:rsidRPr="00935EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B62760">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+      <w:r w:rsidRPr="00935EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t>(personiskais paraksts)</w:t>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+      </w:r>
+      <w:r w:rsidRPr="00935EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B62760">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+      <w:r w:rsidRPr="00935EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t>G. Važa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gundars Važa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2AD5B9" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00B62760" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9"/>
-[...6 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w14:paraId="53E30E4D" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00B62760" w:rsidRDefault="000F44DB" w:rsidP="000F44DB"/>
+    <w:p w14:paraId="43D892AE" w14:textId="77777777" w:rsidR="002E40EF" w:rsidRDefault="002E40EF"/>
+    <w:sectPr w:rsidR="002E40EF" w:rsidSect="000F44DB">
+      <w:footerReference w:type="even" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1304" w:right="964" w:bottom="1134" w:left="1304" w:header="624" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FADD67E" w14:textId="77777777" w:rsidR="00174EC3" w:rsidRDefault="00174EC3" w:rsidP="00B13EE9">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5AE1B914" w14:textId="77777777" w:rsidR="00A97EC5" w:rsidRDefault="00A97EC5" w:rsidP="000F44DB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DD6B789" w14:textId="77777777" w:rsidR="00174EC3" w:rsidRDefault="00174EC3" w:rsidP="00B13EE9">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="528FEB34" w14:textId="77777777" w:rsidR="00A97EC5" w:rsidRDefault="00A97EC5" w:rsidP="000F44DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Bookman Old Style">
+    <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="BA"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C84C168" w14:textId="77777777" w:rsidR="0062327C" w:rsidRDefault="00000000">
+  <w:p w14:paraId="5BB63FC5" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRDefault="000F44DB" w:rsidP="00EC2D8F">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Lappusesnumurs"/>
+      </w:rPr>
+    </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">          Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
+      <w:rPr>
+        <w:rStyle w:val="Lappusesnumurs"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Lappusesnumurs"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Lappusesnumurs"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Lappusesnumurs"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="79B95609" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRDefault="000F44DB">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DF8D7E3" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRDefault="000F44DB">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CAF05A6" w14:textId="77777777" w:rsidR="00174EC3" w:rsidRDefault="00174EC3" w:rsidP="00B13EE9">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1CDB2A8E" w14:textId="77777777" w:rsidR="00A97EC5" w:rsidRDefault="00A97EC5" w:rsidP="000F44DB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A000AC9" w14:textId="77777777" w:rsidR="00174EC3" w:rsidRDefault="00174EC3" w:rsidP="00B13EE9">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4E6BD8B9" w14:textId="77777777" w:rsidR="00A97EC5" w:rsidRDefault="00A97EC5" w:rsidP="000F44DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7955D7DF" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00EC5FE1" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="48A883DA" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00EC5FE1" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5FE1">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EC5FE1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5FE1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Norādiet </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5FE1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>precizētās izmaksu tāmes izdevumu pozīcijas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6D4772A8" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00EA361F" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="03D720E9" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00EA361F" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5FE1">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EC5FE1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5FE1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Norādiet </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5FE1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>precizētās izmaksu tāmes izdevumu pozīcijas EUR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="69067F8E" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00EA361F" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="6F162E88" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00EA361F" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA361F">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EA361F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Uzrādiet izlietojumu no </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA361F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzrādiet izlietojumu no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA361F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>pašvaldības piešķirtā finansējuma</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA361F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, pārsniegto summu norādot kā biedrības līdzfinansējumu sadaļā “Biedrības līdzfinansējums-Izlietotais finansējums EUR”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="39585369" w14:textId="77777777" w:rsidR="00B13EE9" w:rsidRPr="00EA361F" w:rsidRDefault="00B13EE9" w:rsidP="00B13EE9">
+    <w:p w14:paraId="410417D5" w14:textId="77777777" w:rsidR="000F44DB" w:rsidRPr="00EA361F" w:rsidRDefault="000F44DB" w:rsidP="000F44DB">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA361F">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EA361F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Nosauciet izdevumus attaisnojošos dokumentus (rēķinus, pavadzīmes, čekus, konta izrakstus, u.c., norādot to Nr. un izsniegšanas datumu), tādā pašā secībā atskaitei pievienojot dokumentu kopijas. Ja viens un tas pats dokuments attiecas uz vairākām izdevumu pozīcijām, atkārtoti to pievienot nevajag – norādiet to numuru, ar kādu tas jau ir pievienots.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA361F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nosauciet izdevumus attaisnojošos dokumentus (rēķinus, pavadzīmes, čekus, konta izrakstus, u.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA361F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>c., norādot to Nr. un izsniegšanas datumu), tādā pašā secībā atskaitei pievienojot dokumentu kopijas. Ja viens un tas pats dokuments attiecas uz vairākām izdevumu pozīcijām, atkārtoti to pievienot nevajag – norādiet to numuru, ar kādu tas jau ir pievienots.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B13EE9"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00F443AA"/>
+    <w:rsidRoot w:val="000F44DB"/>
+    <w:rsid w:val="000C50D4"/>
+    <w:rsid w:val="000F44DB"/>
+    <w:rsid w:val="002E40EF"/>
+    <w:rsid w:val="00A0609B"/>
+    <w:rsid w:val="00A97EC5"/>
+    <w:rsid w:val="00CF26B5"/>
+    <w:rsid w:val="00FB5F88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="schemas-tilde-lv/tildestengine" w:name="veidnes"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="38EB209A"/>
+  <w14:docId w14:val="7D37CD06"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1593B242-2730-478A-990F-A3C3C2F5A11D}"/>
+  <w15:docId w15:val="{89CA3327-8FC4-418B-8EFA-2D4B5D7D7EB5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3978,655 +3660,704 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
+      <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts2Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts3Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts4Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts5Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts6Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts7Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts8Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts9Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
     <w:name w:val="Virsraksts 1 Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Virsraksts1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
     <w:name w:val="Virsraksts 2 Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Virsraksts2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
     <w:name w:val="Virsraksts 3 Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Virsraksts3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
     <w:name w:val="Virsraksts 4 Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Virsraksts4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts5Rakstz">
     <w:name w:val="Virsraksts 5 Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Virsraksts5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts6Rakstz">
     <w:name w:val="Virsraksts 6 Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Virsraksts6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts7Rakstz">
     <w:name w:val="Virsraksts 7 Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Virsraksts7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts8Rakstz">
     <w:name w:val="Virsraksts 8 Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Virsraksts8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts9Rakstz">
     <w:name w:val="Virsraksts 9 Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Virsraksts9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nosaukums">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="NosaukumsRakstz"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
     <w:name w:val="Nosaukums Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Nosaukums"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="ApakvirsrakstsRakstz"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ApakvirsrakstsRakstz">
     <w:name w:val="Apakšvirsraksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Apakvirsraksts"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citts">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="CittsRakstz"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:pPr>
-      <w:spacing w:before="160"/>
+      <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CittsRakstz">
     <w:name w:val="Citāts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Citts"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensvsizclums">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Intensvscitts">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="IntensvscittsRakstz"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:before="360" w:after="360"/>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntensvscittsRakstz">
     <w:name w:val="Intensīvs citāts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Intensvscitts"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensvaatsauce">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vresatsauce">
-[...4 lines deleted...]
-    <w:rsid w:val="00B13EE9"/>
+  <w:style w:type="paragraph" w:styleId="Kjene">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000F44DB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lappusesnumurs">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:rsid w:val="000F44DB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="VrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
     <w:name w:val="Vēres teksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00B13EE9"/>
+    <w:rsid w:val="000F44DB"/>
     <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Vresatsauce">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val="4_G,EN Footnote Reference,Exposant 3 Point,Footnote Reference Number,Footnote Reference Superscript,Footnote Refernece,Footnote reference number,Footnote symbol,Ref,SUPERS,Times 10 Point,de nota al pie,ftref,note TESI"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F44DB"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4885,54 +4616,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1196</Words>
-  <Characters>683</Characters>
+  <Words>937</Words>
+  <Characters>535</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1876</CharactersWithSpaces>
+  <CharactersWithSpaces>1470</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Baiba.Latve</dc:creator>
+  <dc:creator>Agnese</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>