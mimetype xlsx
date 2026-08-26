--- v0 (2026-04-01)
+++ v1 (2026-08-26)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Anda.Kubiliusa\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Agnese\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{23A694DF-B177-44F4-B539-65AB8A209D9C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DDA25933-9399-4049-B8D7-E9FCECF08EAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="47">
   <si>
     <t>Nr. p.k.</t>
   </si>
   <si>
     <t>Nomas objekta adrese</t>
   </si>
   <si>
     <t>Zemes vienības kadastra apzīmējums</t>
   </si>
   <si>
@@ -111,102 +111,102 @@
   <si>
     <t>"Roju ferma"</t>
   </si>
   <si>
     <t>1,3</t>
   </si>
   <si>
     <t>0,025</t>
   </si>
   <si>
     <t>"Meldri"</t>
   </si>
   <si>
     <t>2,46</t>
   </si>
   <si>
     <t>"Gateri"</t>
   </si>
   <si>
     <t>31.12.2020.</t>
   </si>
   <si>
     <t>"Mazaizstrauti"</t>
   </si>
   <si>
-    <t>31.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>“Laimītes”</t>
   </si>
   <si>
     <t>5,2448</t>
   </si>
   <si>
     <t>16.01.2028.</t>
   </si>
   <si>
     <t>“Pie kūtiņām”</t>
   </si>
   <si>
     <t>2,0</t>
   </si>
   <si>
     <t>30.11.2025.</t>
   </si>
   <si>
     <t>"Pūces"</t>
   </si>
   <si>
     <t>31.03.2029.</t>
   </si>
   <si>
     <t>"Rema"</t>
   </si>
   <si>
     <t>4,5</t>
   </si>
   <si>
     <t>31.12.2030..</t>
   </si>
   <si>
     <t>30.03.2029.</t>
   </si>
   <si>
     <t>30.11.2030.</t>
   </si>
   <si>
     <t>31.12.2030.</t>
   </si>
   <si>
     <t>"Pie Saulītēm"</t>
   </si>
   <si>
     <t>"Pie Spiņņiem"</t>
   </si>
   <si>
     <t>28.02.2031.</t>
+  </si>
+  <si>
+    <t>31.12.2031.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
@@ -643,51 +643,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I12" sqref="I12"/>
+      <selection activeCell="O13" sqref="O13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.44140625" customWidth="1"/>
     <col min="3" max="3" width="18.5546875" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="15.109375" customWidth="1"/>
     <col min="6" max="6" width="15.6640625" customWidth="1"/>
     <col min="7" max="7" width="18.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
     </row>
     <row r="2" spans="2:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
@@ -728,71 +728,71 @@
       </c>
       <c r="E4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B5" s="9">
         <v>2</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="9">
         <v>90940010173</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B6" s="9">
         <v>3</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="9">
         <v>90940010263</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B7" s="9">
         <v>4</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="9">
         <v>90940010497</v>
       </c>
       <c r="E7" s="9">
         <v>1</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>7</v>
       </c>
     </row>
@@ -828,280 +828,280 @@
       </c>
       <c r="E9" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B10" s="9">
         <v>7</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="9">
         <v>90940030333</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B11" s="9">
         <v>8</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="9">
         <v>90940010269</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B12" s="9">
         <v>9</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="9">
         <v>90940020043</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H12" s="8"/>
     </row>
     <row r="13" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B13" s="9">
         <v>10</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="9">
         <v>90940010313</v>
       </c>
       <c r="E13" s="9">
         <v>4</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="H13" s="8"/>
     </row>
     <row r="14" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B14" s="9">
         <v>11</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="9">
         <v>90940030110</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H14" s="8"/>
     </row>
     <row r="15" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B15" s="10">
         <v>12</v>
       </c>
       <c r="C15" s="10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D15" s="10">
         <v>90940010428</v>
       </c>
       <c r="E15" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F15" s="10" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="8"/>
     </row>
     <row r="16" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B16" s="10">
         <v>13</v>
       </c>
       <c r="C16" s="10" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D16" s="10">
         <v>90940010512</v>
       </c>
       <c r="E16" s="10">
         <v>2</v>
       </c>
       <c r="F16" s="10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H16" s="8"/>
     </row>
     <row r="17" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B17" s="10">
         <v>14</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D17" s="10">
         <v>90940010512</v>
       </c>
       <c r="E17" s="10">
         <v>0.89</v>
       </c>
       <c r="F17" s="10" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H17" s="8"/>
     </row>
     <row r="18" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B18" s="10">
         <v>15</v>
       </c>
       <c r="C18" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D18" s="10">
         <v>90940010406</v>
       </c>
       <c r="E18" s="10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F18" s="10" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H18" s="8"/>
     </row>
     <row r="19" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B19" s="10">
         <v>16</v>
       </c>
       <c r="C19" s="10" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D19" s="10">
         <v>90940030141</v>
       </c>
       <c r="E19" s="10">
         <v>3.03</v>
       </c>
       <c r="F19" s="10" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H19" s="8"/>
     </row>
     <row r="20" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B20" s="10">
         <v>17</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D20" s="11">
         <v>90940010264</v>
       </c>
       <c r="E20" s="10">
         <v>3.04</v>
       </c>
       <c r="F20" s="10" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H20" s="8"/>
     </row>
     <row r="21" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B21" s="10">
         <v>18</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D21" s="10">
         <v>90940010267</v>
       </c>
       <c r="E21" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="F21" s="10" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H21" s="8"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="4"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
     </row>