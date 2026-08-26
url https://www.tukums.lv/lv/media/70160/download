--- v0 (2026-04-01)
+++ v1 (2026-08-26)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Sintija.Zekunde\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Agnese\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3625D90E-EDE3-4254-A465-6147DD25182C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{29AB7F9B-72F6-4E63-B32C-119EB594E8AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2850" yWindow="2670" windowWidth="21600" windowHeight="12645" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
   <si>
     <t>Nr. p.k.</t>
   </si>
   <si>
     <t>Nomas objekta adrese</t>
   </si>
   <si>
     <t>Zemes vienības kadastra apzīmējums</t>
   </si>
   <si>
@@ -96,72 +96,72 @@
   <si>
     <t>9062 010 0149</t>
   </si>
   <si>
     <t>31.12.2023.</t>
   </si>
   <si>
     <t>“Oliņi”</t>
   </si>
   <si>
     <t>0,94</t>
   </si>
   <si>
     <t>9062 010 0146</t>
   </si>
   <si>
     <t>"Lupīnas"</t>
   </si>
   <si>
     <t>"Jaunbenčas"</t>
   </si>
   <si>
     <t>7,1473</t>
   </si>
   <si>
-    <t>30.04.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>"Sīļi"</t>
   </si>
   <si>
     <t>30.06.2023.</t>
   </si>
   <si>
     <t>“Lorenči-1”</t>
   </si>
   <si>
     <t>2,06</t>
   </si>
   <si>
     <t>07.05.2028.</t>
   </si>
   <si>
     <t>"Avotiņi-2"</t>
   </si>
   <si>
     <t>28.02.2031.</t>
+  </si>
+  <si>
+    <t>30.04.2031.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
@@ -604,459 +604,459 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K8" sqref="K8"/>
+      <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.42578125" customWidth="1"/>
-    <col min="3" max="3" width="18.5703125" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" customWidth="1"/>
+    <col min="3" max="3" width="18.5546875" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
-    <col min="5" max="5" width="15.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="19.85546875" customWidth="1"/>
+    <col min="5" max="5" width="15.109375" customWidth="1"/>
+    <col min="6" max="6" width="15.6640625" customWidth="1"/>
+    <col min="7" max="7" width="19.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
     </row>
-    <row r="2" spans="2:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
     </row>
-    <row r="3" spans="2:8" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:8" ht="46.8" x14ac:dyDescent="0.3">
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B4" s="9">
         <v>1</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B5" s="9">
         <v>2</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B6" s="9">
         <v>3</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B7" s="9">
         <v>4</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="10">
         <v>90620160138</v>
       </c>
       <c r="E7" s="9">
         <v>7</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B8" s="9">
         <v>5</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="10">
         <v>90620150140</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="10" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B9" s="9">
         <v>6</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D9" s="10">
         <v>90620070118</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B10" s="9">
         <v>7</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D10" s="13">
         <v>90620070044</v>
       </c>
       <c r="E10" s="9">
         <v>1.96</v>
       </c>
       <c r="F10" s="10" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="11" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B11" s="9">
         <v>8</v>
       </c>
       <c r="C11" s="10" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D11" s="13">
         <v>90620100109</v>
       </c>
       <c r="E11" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" s="9" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
     </row>
-    <row r="13" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="8"/>
     </row>
-    <row r="14" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="8"/>
     </row>
-    <row r="15" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="8"/>
     </row>
-    <row r="16" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="8"/>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="4"/>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="1"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="2"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="2"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="2"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="2"/>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="2"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="2"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="2"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="3"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
     </row>
-    <row r="33" spans="2:8" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:8" x14ac:dyDescent="0.3">
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>